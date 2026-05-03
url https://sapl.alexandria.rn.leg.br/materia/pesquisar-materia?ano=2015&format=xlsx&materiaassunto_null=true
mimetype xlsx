--- v0 (2025-12-07)
+++ v1 (2026-05-03)
@@ -51,555 +51,555 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/201/ccf01072025.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/201/ccf01072025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO PLURIANUAL 2014/2017 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/202/ccf01072025_0001.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/202/ccf01072025_0001.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA MARIA DE OLIVEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/203/ccf01072025_0002.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/203/ccf01072025_0002.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOÃO BENICIO DE PAIVA NETO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/204/ccf01072025_0003.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/204/ccf01072025_0003.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA PEDRO INÁCIO CARLOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/205/ccf01072025_0004.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/205/ccf01072025_0004.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA PEDRO VIEIRA TORRES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/206/ccf01072025_0005.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/206/ccf01072025_0005.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOSE GOMES BRAGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/207/ccf01072025_0006.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/207/ccf01072025_0006.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA FRANCISCO TAVARES DA SILVA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/208/ccf01072025_0007.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/208/ccf01072025_0007.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA LUIZ MARIANO SOBRINHO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/209/ccf01072025_0008.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/209/ccf01072025_0008.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ANTÔNIO ALVES DA SILVEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/210/ccf01072025_0009.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/210/ccf01072025_0009.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA GILDO DE PAIVA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/211/ccf01072025_0010.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/211/ccf01072025_0010.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA MANOEL AUGUSTO DA SILVEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/212/ccf01072025_0011.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/212/ccf01072025_0011.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ALICE DE OLIVEIRA PAIVA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/213/ccf01072025_0012.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/213/ccf01072025_0012.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOSEMAR MOREIRA DOS SANTOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/214/ccf01072025_0013.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/214/ccf01072025_0013.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ANTÔNIO FERREIRA DE ANDRADE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/215/ccf01072025_0014.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/215/ccf01072025_0014.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA CRISPIM GONÇALVES DE ALMEIDA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/216/ccf01072025_0015.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/216/ccf01072025_0015.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA HERCÍLIO MANOEL DA COSTA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/217/ccf01072025_0016.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/217/ccf01072025_0016.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA OZELITA SEVERO DA SILVA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/218/ccf01072025_0017.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/218/ccf01072025_0017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESMENBRAMENTO E DOAÇÃO DE TERRENOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/219/ccf01072025_0018.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/219/ccf01072025_0018.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AOS ART.12, 22 E 29 DO PROJETO DE LEI 506/2015, QUE DISPÕES SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA ELABORAÇÃO DO ORÇAMENTO DO EXERCÍCIO DE 2016</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/220/ccf02072025.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/220/ccf02072025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA ELABORAÇÃO DO ORÇAMENTO DO EXERCICIO DE 2016</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/222/ccf02072025_0002.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/222/ccf02072025_0002.pdf</t>
   </si>
   <si>
     <t>DISPÔE SOBRE A INSTITUIÇÃO DO SEVIÇO DE INSPEÇÃO MUNICIPAL - PRODUTOS DE ORIGEM ANIMAL E VEGETAL (SIM/POA), NO MUNICIPIO DE ALEXANDRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/223/ccf02072025_0003.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/223/ccf02072025_0003.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICPAL DE EDUCAÇÃO PARA DECÊNIO 2015/2024 EM CONSONÂNCIA COM A LEI N°13.005, DE 25 DE JUNHO DE 2014 QUE TRATA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/224/ccf02072025_0004.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/224/ccf02072025_0004.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 9° DO PROJETO DE LEI N° 502/2015.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/225/ccf02072025_0005.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/225/ccf02072025_0005.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAFETAÇÃO DE BENS MOVÉIS PERTECENTES A SECRETARIA MUNICIPAL DE ASSISTENCIA SOCIAL E DOAÇÃO DESTE A ASSOCIAÇÃO DOS PRODUTORES DA COMUNIDADE DO SITIO JATOBÁ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/226/ccf02072025_0006.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/226/ccf02072025_0006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE SERVIDOR EM CARÁTER PROVISÓRIO, PARA ATENDER NECESSIDADE DAS SECRETARIAS MUNICIPAIS, EM CARÁTER DE EXCEPCIONAL INTERESSE PÚBLICO</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/227/ccf02072025_0008.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/227/ccf02072025_0008.pdf</t>
   </si>
   <si>
     <t>DENOMINA FRANCISCO EDILBERTO DE OLIVEIRA, O CONJUNTO HABITACIONAL SITUADO NO BAIRRO NOVO HORIZONTE EM NOSSO MUNICIPIO E DÁ OUTRAS PROVIÊNCIAS</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/228/ccf03072025.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/228/ccf03072025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA O PRIMEIRO PROCESSO DE ESCOLHA UNIFICADO DOS CONSELHEIROS TUTELARES NO MUNICIPIO, ALTERA OS DISPOSITIVOS DA LEI MUNICIPAL N°847/2015 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/229/ccf03072025_0001.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/229/ccf03072025_0001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGAÇÃO DA DESTINAÇÃO DE RECURSO MUNICIPAL A PROJETOS SOCIOCULTURAIS</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/230/ccf03072025_0002.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/230/ccf03072025_0002.pdf</t>
   </si>
   <si>
     <t>DENOMINADO CICERO JUSTINO DE ANDRADE, EM NOSSO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/231/ccf03072025_0003.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/231/ccf03072025_0003.pdf</t>
   </si>
   <si>
     <t>DENOMINADO FRANCISCO LIRA BRAGA, EM NOSSO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/232/ccf03072025_0004.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/232/ccf03072025_0004.pdf</t>
   </si>
   <si>
     <t>DENOMINADO HILTON CIPRIANO ALVES, EM NOSSO MUNICÍPIO E DÁ OURAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/233/ccf03072025_0005.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/233/ccf03072025_0005.pdf</t>
   </si>
   <si>
     <t>DENOMINADO ADEMAR TAVEIRA DA SILVA, EM NOSSO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/234/ccf03072025_0006.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/234/ccf03072025_0006.pdf</t>
   </si>
   <si>
     <t>DENOMINADO VICENTE FERNANDES MAIA, EM NOSSO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/235/ccf03072025_0007.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/235/ccf03072025_0007.pdf</t>
   </si>
   <si>
     <t>DENOMIANDO DAMIÃO FORTUNATO DE LIMA, EM NOSSO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/236/ccf03072025_0008.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/236/ccf03072025_0008.pdf</t>
   </si>
   <si>
     <t>DENOMINADO MANOEL GONÇALVES DE ALMEIDA, EM NOSSO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/237/ccf03072025_0009.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/237/ccf03072025_0009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E REORGANIZAÇÃO DO QUADRO DE PESSOAL DO PODER EXECUTIVO DO MUNICÍPIO DE ALEXANDRIA E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/238/ccf03072025_0010.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/238/ccf03072025_0010.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1° DO PROJETO DE LEI 487/2015.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/239/ccf03072025_0011.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/239/ccf03072025_0011.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO DE PRODUTIVIDADE PARA OS PROFISSIONAIS MÉDICOS VINCULADOS E ESTRATÉGIA SAÚDE DA FAMÍLIA (ESF) E EFETIVOS DO MUNUCÍPIOS DE ALEXANDRI, REGULAMENTA A LEI ORDINÁRIA MUNICIPAL N 1.067, DE 17 DE NOVEMBRO DE 2014 E DÁ OTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/240/ccf03072025_0012.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/240/ccf03072025_0012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DOS VENCIMENTOS DOS EMPREGOS DE PROVIMENTO EFETIVO E COMISSIONADOS DA CÂMARA MUNICIPAL DEALEXANDRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/241/ccf03072025_0013.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/241/ccf03072025_0013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE USO DE ÁGUA TRATADA CANALIZADA EM SITUAÇÃO DE DESPERDÍCIO NO ÂMBITO MUNICIPAL DE ALEXANDRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/242/ccf04072025.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/242/ccf04072025.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I N° 02, DE 11 DE ABRIL DE 2012, QUE DISPÕE SOBRE O PLANO DE CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA PÚNLICA MUNICIPAL DE ALEXANDRIA/RN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/243/ccf04072025_0001.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/243/ccf04072025_0001.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI ORDINÁRIA MUNICIPAL N° 932, DE 09 DE OUTUBRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/244/ccf04072025_0002.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/244/ccf04072025_0002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ULTILIZAÇÃO DE BEM IMÓVEL PARA PESSOAS CARENTES DO MUNICÍPIO DE ALEXANDRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -906,68 +906,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/201/ccf01072025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/202/ccf01072025_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/203/ccf01072025_0002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/204/ccf01072025_0003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/205/ccf01072025_0004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/206/ccf01072025_0005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/207/ccf01072025_0006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/208/ccf01072025_0007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/209/ccf01072025_0008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/210/ccf01072025_0009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/211/ccf01072025_0010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/212/ccf01072025_0011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/213/ccf01072025_0012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/214/ccf01072025_0013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/215/ccf01072025_0014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/216/ccf01072025_0015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/217/ccf01072025_0016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/218/ccf01072025_0017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/219/ccf01072025_0018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/220/ccf02072025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/222/ccf02072025_0002.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/223/ccf02072025_0003.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/224/ccf02072025_0004.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/225/ccf02072025_0005.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/226/ccf02072025_0006.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/227/ccf02072025_0008.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/228/ccf03072025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/229/ccf03072025_0001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/230/ccf03072025_0002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/231/ccf03072025_0003.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/232/ccf03072025_0004.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/233/ccf03072025_0005.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/234/ccf03072025_0006.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/235/ccf03072025_0007.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/236/ccf03072025_0008.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/237/ccf03072025_0009.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/238/ccf03072025_0010.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/239/ccf03072025_0011.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/240/ccf03072025_0012.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/241/ccf03072025_0013.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/242/ccf04072025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/243/ccf04072025_0001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/244/ccf04072025_0002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/201/ccf01072025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/202/ccf01072025_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/203/ccf01072025_0002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/204/ccf01072025_0003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/205/ccf01072025_0004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/206/ccf01072025_0005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/207/ccf01072025_0006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/208/ccf01072025_0007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/209/ccf01072025_0008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/210/ccf01072025_0009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/211/ccf01072025_0010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/212/ccf01072025_0011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/213/ccf01072025_0012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/214/ccf01072025_0013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/215/ccf01072025_0014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/216/ccf01072025_0015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/217/ccf01072025_0016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/218/ccf01072025_0017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/219/ccf01072025_0018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/220/ccf02072025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/222/ccf02072025_0002.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/223/ccf02072025_0003.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/224/ccf02072025_0004.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/225/ccf02072025_0005.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/226/ccf02072025_0006.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/227/ccf02072025_0008.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/228/ccf03072025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/229/ccf03072025_0001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/230/ccf03072025_0002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/231/ccf03072025_0003.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/232/ccf03072025_0004.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/233/ccf03072025_0005.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/234/ccf03072025_0006.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/235/ccf03072025_0007.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/236/ccf03072025_0008.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/237/ccf03072025_0009.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/238/ccf03072025_0010.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/239/ccf03072025_0011.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/240/ccf03072025_0012.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/241/ccf03072025_0013.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/242/ccf04072025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/243/ccf04072025_0001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2015/244/ccf04072025_0002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="253.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>