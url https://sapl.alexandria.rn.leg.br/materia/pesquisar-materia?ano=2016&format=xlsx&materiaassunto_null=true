--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -51,447 +51,447 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/283/ccf10092025_0001.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/283/ccf10092025_0001.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE AV. FRANCISCO ÂNTONIO SARMENTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/284/ccf10092025_0002.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/284/ccf10092025_0002.pdf</t>
   </si>
   <si>
     <t>SOBRE A AMPLIAÇÃO DO LIMITE PARA ABERTURA DE CRÉDITOS SUPLEMENTARES DURANTE A EXECUÇÃO DO ORÇAMENTO MUNICIPAL NO EXERCÍCIO DE 2016 E ALTERA A REDAÇÃO  DO ART. 7°, II DA LEI MUNICIPAL N° 1.099,  DE 29 DE DEZEMBRO DE 2015</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/285/ccf10092025_0003.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/285/ccf10092025_0003.pdf</t>
   </si>
   <si>
     <t>FIXA SUBSÍDIO DO PREFEITO, VICE-PREFEITO, VEREADORES E SECRETÁRIOS MUNICIPAIS A PARTIR DE 1° DE JANEIRO DE 2017</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/286/ccf10092025_0004.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/286/ccf10092025_0004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NO QUADRO PESSOAL DO PODER EXECUTIVO DO MUNICIPIO DE ALEXANDRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/287/ccf10092025_0005.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/287/ccf10092025_0005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO, CRIAÇÃO E REMANEJAMENTO DE CARGOS E REORGANIZAÇÃO DO PODER EXECUTIVO DO MUNICIPIO DE ALEXANDRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/288/ccf10092025_0006.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/288/ccf10092025_0006.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ALEXANDRIA PARA O EXERCÍCIO DE 2017 E DETERMINA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/289/ccf10092025_0007.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/289/ccf10092025_0007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ART. 3° E 4° DA LEI 1051 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/290/ccf10092025_0008.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/290/ccf10092025_0008.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 1.134/2016 QUE FIXA SUBSÍDIO DO PREFEITO, VICE-PREFEITO, VEREADORES E SECRETÁRIOS MUNICIPAIS A PARTIR DE 1° DE JANEIRO DE 2017</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/291/ccf10092025_0009.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/291/ccf10092025_0009.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE GREGORIO MAGNO DE SOUSA E DÁ SUAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/292/ccf12092025.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/292/ccf12092025.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA MARINHEIRO DA SILVA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/293/ccf12092025_0001.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/293/ccf12092025_0001.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ANTÔNIO FERNANDES DA COSTA FILHO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/294/ccf12092025_0002.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/294/ccf12092025_0002.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA FRANCISCO DE PAIVA LISBOA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/295/ccf12092025_0003.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/295/ccf12092025_0003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO, NO ÂMBITO DO MUNICÍPIO DE ALEXANDRIA-RN, DAS COMPETIÇÕES DE VAQUEJADAS COMO ATIVIDADES DESPORTIVAS; NORMATIZA OS PROCEDIMENTOS A SEREM OBSERVADOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/296/ccf12092025_0004.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/296/ccf12092025_0004.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE SANEAMENTO BÁSICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/297/ccf12092025_0005.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/297/ccf12092025_0005.pdf</t>
   </si>
   <si>
     <t>EMENDA N°01/2016 AO PROJETO DE LEI N°546/2016</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/298/ccf12092025_0006.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/298/ccf12092025_0006.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA GERMANO MANOEL DA SILVA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/299/ccf12092025_0007.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/299/ccf12092025_0007.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA CORONEL MANOEL EMÍDIO DE SOUSA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/300/ccf12092025_0008.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/300/ccf12092025_0008.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ANTÔNIO FRANCISCO DUARTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/301/ccf12092025_0009.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/301/ccf12092025_0009.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE AV. EXPEDIDO FLAUSINO DA SILVA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/302/ccf12092025_0010.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/302/ccf12092025_0010.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI 865/2016, QUE INSTITUI O PROGRAMA "VOLUNTÁRIO ALEXANDRIENSE" NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, E DEU OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/303/ccf12092025_0011.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/303/ccf12092025_0011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ALIENAR VEICULOS DE PROPRIEDADE DA PREFEITURA MUNICIPAL DE ALEXANDRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/304/ccf12092025_0012.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/304/ccf12092025_0012.pdf</t>
   </si>
   <si>
     <t>DENOMINA ASSOCIAÇÃO COMUNITÁRIA DOS AGRICULTORES DO SÍTIO CACIMBA DE CIMA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/305/ccf12092025_0013.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/305/ccf12092025_0013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS IMÓVEIS DO MUNICÍPIO DE ALEXANDRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/306/ccf12092025_0014.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/306/ccf12092025_0014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXECUÇÃO DO HINO NACIONAL DE ALEXANDRIA-RN, NAS ESCOLAS DE ENSINO FUNDAMENTAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/307/ccf12092025_0015.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/307/ccf12092025_0015.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA RAIMUNDA COSTA - LOTEAMENTO BELLA VISTA BARRIGUDA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/308/ccf12092025_0016.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/308/ccf12092025_0016.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA SINVAL DA ROCHA FILHO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/309/ccf12092025_0017.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/309/ccf12092025_0017.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ANTÔNIO JOAQUIM DE ANDRADE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/310/ccf12092025_0018.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/310/ccf12092025_0018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE BENEFICIO EVENTUAL PARA AUXILIO FUNERAL - NO MUNICÍPIO DE ALEXANDRIA, ESTADO DO RIO GRANDE DO NORTE, EM CONFORMIDADE COM A LEI FEDERAL NO 8.742, DE 7 DE NOVEMBRO DE 1993 E SUAS ALTERAÇÕES</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/311/ccf12092025_0019.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/311/ccf12092025_0019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE BENEFICÍO EVENTUAL PARA AUXÍLIO FUNERAL - NO MUNICÍPIO DE ALEXANDRIA, ESTADO DO RIO GRANDE DO NORTE, EM CONFORMIDADE COM A LEI FEDERAL NO 8.742, DE 7 DEZEMBRO DE 1993 E SUAS ALTERAÇÃOS</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/312/ccf12092025_0020.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/312/ccf12092025_0020.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI ORDINÁRIA MUNICIPAL N° 932, DE 09 DE OUTUBRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/313/ccf12092025_0021.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/313/ccf12092025_0021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E REORGANIZAÇÃO DO QUADRO DE PESSOAL NO QUADRO PERMANENTE DE SERVIDORES PÚBLICO DO MUNICIPIO DE ALEXANDRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/314/ccf12092025_0022.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/314/ccf12092025_0022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO, CRIAÇÃO E REMANEJAMNETO DE CARGOS E REORGANIZAÇÃO DO QUADRO DE PESSOAL DO PODER EXECUTIVO DO MUNICIPIO DE ALEXANDRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/315/ccf12092025_0023.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/315/ccf12092025_0023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DOS VENCIMENTOS BÁSICOS DOS CARGOS PÚBLICOS DE PROVIMENTO EFETIVO DE PROFESSORES NO MUNICÍPIO DE ALEXANDRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/316/ccf12092025_0024.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/316/ccf12092025_0024.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE ALEXANDRIA PARA O EXERCICIO DE 2016 E DÁ OUTRAS PROVID~ENCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -798,68 +798,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/283/ccf10092025_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/284/ccf10092025_0002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/285/ccf10092025_0003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/286/ccf10092025_0004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/287/ccf10092025_0005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/288/ccf10092025_0006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/289/ccf10092025_0007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/290/ccf10092025_0008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/291/ccf10092025_0009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/292/ccf12092025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/293/ccf12092025_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/294/ccf12092025_0002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/295/ccf12092025_0003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/296/ccf12092025_0004.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/297/ccf12092025_0005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/298/ccf12092025_0006.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/299/ccf12092025_0007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/300/ccf12092025_0008.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/301/ccf12092025_0009.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/302/ccf12092025_0010.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/303/ccf12092025_0011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/304/ccf12092025_0012.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/305/ccf12092025_0013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/306/ccf12092025_0014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/307/ccf12092025_0015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/308/ccf12092025_0016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/309/ccf12092025_0017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/310/ccf12092025_0018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/311/ccf12092025_0019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/312/ccf12092025_0020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/313/ccf12092025_0021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/314/ccf12092025_0022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/315/ccf12092025_0023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/316/ccf12092025_0024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/283/ccf10092025_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/284/ccf10092025_0002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/285/ccf10092025_0003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/286/ccf10092025_0004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/287/ccf10092025_0005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/288/ccf10092025_0006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/289/ccf10092025_0007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/290/ccf10092025_0008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/291/ccf10092025_0009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/292/ccf12092025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/293/ccf12092025_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/294/ccf12092025_0002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/295/ccf12092025_0003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/296/ccf12092025_0004.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/297/ccf12092025_0005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/298/ccf12092025_0006.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/299/ccf12092025_0007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/300/ccf12092025_0008.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/301/ccf12092025_0009.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/302/ccf12092025_0010.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/303/ccf12092025_0011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/304/ccf12092025_0012.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/305/ccf12092025_0013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/306/ccf12092025_0014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/307/ccf12092025_0015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/308/ccf12092025_0016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/309/ccf12092025_0017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/310/ccf12092025_0018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/311/ccf12092025_0019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/312/ccf12092025_0020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/313/ccf12092025_0021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/314/ccf12092025_0022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/315/ccf12092025_0023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2016/316/ccf12092025_0024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="219.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>