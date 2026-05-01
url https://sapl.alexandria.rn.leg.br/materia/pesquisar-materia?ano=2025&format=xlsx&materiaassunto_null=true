--- v2 (2026-03-16)
+++ v3 (2026-05-01)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="702" uniqueCount="369">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1150" uniqueCount="546">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1117,50 +1117,581 @@
     <t>DISPÕE SOBRE A REVOGAÇÃO DO ARTIGO 57 E SEUS PARÁGRAFOS DA LEI ORGÂNICA DO MUNICÍPIO DE ALEXANDRIA. DE AUTORIA DA SENHORA PREFEITA JEANE CARLINA SARAIVA DE SÁ.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/277/ccf03092025_0001.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ART. 2°-A E O PARÁGRAFO ÚNICO DO ART. 7°, ALTERA A REDAÇÃO DOS ARTS. 7°, 8° E10, O INCISO I DO ART. 16, E O § 2° DO ART. 38 DO PL n° 770/2025.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Precedente Regimental</t>
   </si>
   <si>
     <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/318/ccf30092025_0005.pdf</t>
   </si>
   <si>
     <t>RICMA</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>PORT</t>
+  </si>
+  <si>
+    <t>Portaria</t>
+  </si>
+  <si>
+    <t>Poder Legislativo - PL</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/358/portaria_no_01-2025.pdf</t>
+  </si>
+  <si>
+    <t>Nomear a Sra. Damares Cilene de Oliveira para ocupar o cargo em comissão de Tesoureiro</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/359/portaria_no_02-2025.pdf</t>
+  </si>
+  <si>
+    <t>Nomear a Sra. Teresa Raquel de Sousa Maniçoba para ocupar o cargo em comissão de Assessor Jurídico - Advogado</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/360/portaria_no_03-2025.pdf</t>
+  </si>
+  <si>
+    <t>Delegar a Sra. Damares Cilene de Oliveira</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/361/portaria_no_04-2025.pdf</t>
+  </si>
+  <si>
+    <t>Designar o Sr. Lenival Nunes de Andrade Filho para exercer a função de Controlador Interno</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/362/portaria_no_05-2025.pdf</t>
+  </si>
+  <si>
+    <t>Designar o agente de contratação</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/363/portaria_no_06-2025.pdf</t>
+  </si>
+  <si>
+    <t>Destituir da atribuição de "Usuários Gerenciadores"</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/364/portaria_no_07-2025.pdf</t>
+  </si>
+  <si>
+    <t>Nomear a Sra. Laurita Margarida Pereira da Silva para ocupar o cargo em comissão de Assessor Legislativo</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/365/portaria_no_08-2025.pdf</t>
+  </si>
+  <si>
+    <t>Retificação</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/366/portaria_no_09-2025.pdf</t>
+  </si>
+  <si>
+    <t>Designar o Sr. Nilcimar Fontes de Araújo para exercer no regime de exclusividade as atribuições do cargo em comissão de Secretário Geral</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/367/portaria_no_10-2025.pdf</t>
+  </si>
+  <si>
+    <t>Autorizar a utilização do Decreto Executivo nº 559, de 2 de janeiro de 2024, que trata da "Regulamentação a Lei Federal Nº 14.133, de 1º de abril de 2021, que dispõe sobre licitação e contratos na administração pública em Alexandria/RN"</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/368/portaria_no_11-2025.pdf</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/369/portaria_no_12-2025.pdf</t>
+  </si>
+  <si>
+    <t>Designar "Usuário Gerenciador" da unidade jurisdicionada, na operação do Portal do Gestor do TCE-RN</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/370/portaria_no_13-2025.pdf</t>
+  </si>
+  <si>
+    <t>Deferir o requerimento administrativo do servidor Lenival Nunes de Andrade Filho em razão das atribuições desempenhadas no exercício do controle interno</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/371/portaria_no_14-2025.pdf</t>
+  </si>
+  <si>
+    <t>Deferir o requerimento adminstrativo da servidora Elizângela Torres Diniz em razão das atribuições desempenhadas na qualidade de Agente de Contratação</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>Exonerar a Sra. Teresa Raquel de Sousa Maniçoba do cargo em comissão de Assessor Jurídico - Advogado</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/373/portaria_no_16-2025.pdf</t>
+  </si>
+  <si>
+    <t>Nomear o Sr. José Gilbimark Fernandes da Silva para ocupar o cargo em comissão de Assessor Jurídico - Advogado</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/374/portaria_no_17-2025.pdf</t>
+  </si>
+  <si>
+    <t>Conceder Férias á ASG</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/375/portaria_no_18-2025.pdf</t>
+  </si>
+  <si>
+    <t>Conceder ao Sr. Francisco de Assis Euflazino, ocupante do cargo de vereador presidente da Câmara Municipal de Alexandria, uma Diária para deslocamento á cidade de Pau dos Ferros/RN, no dia 07 de fevereiro do corrente ano, para tratar de assuntos de interesses institucionais desta Casa Legislativa</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/376/portaria_no_20-2025.pdf</t>
+  </si>
+  <si>
+    <t>Conceder ao Sr. José Gilbismark Fernandes da Silva, ocupante do cargo em comissão de Assessor Jurídico - Advogado, Gratificação por Viagens em Serviço para deslocamento á cidade de Natal/RN, no dia 11 de fevereiro do corrente ano, a fim de tratar de assuntos de interesses institucionais desta Casa Legislativa</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/377/portaria_no_21-2025.pdf</t>
+  </si>
+  <si>
+    <t>Nomear a Sra. Maria Micaela de Souza Silva para ocupar o cargo em comissão de Assessor Legislativo</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/378/portaria_no_22-2025.pdf</t>
+  </si>
+  <si>
+    <t>Deferir o requerimento administrativo da servidora Nilcimar Fontes de Araújo Gomes</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/379/portaria_no_23-2025.pdf</t>
+  </si>
+  <si>
+    <t>Nomear a Sra. Priscila Almeida de Melo para ocupar o cargo em comissão de Assessor Legislativo</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/380/portaria_no_24-2025.pdf</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/381/portaria_no_25-2025.pdf</t>
+  </si>
+  <si>
+    <t>Nomear o Sr. Enderson Pablo Benevides Paz para ocupar o cargo em comissão de Assessor Legislativo</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/382/portaria_no_26-2025.pdf</t>
+  </si>
+  <si>
+    <t>Conceder Licença Prêmio á ASG</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/383/portaria_no_27-2025.pdf</t>
+  </si>
+  <si>
+    <t>Designar o Sr. Tiago André de Oliveira para atuar como Pregoeiro</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/384/portaria_no_28-2025.pdf</t>
+  </si>
+  <si>
+    <t>Designar para compor a equipe de apoio</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/385/portaria_no_29-2025.pdf</t>
+  </si>
+  <si>
+    <t>Conceder, ao Sr. José Gilbismark Fernandes da Silva, ocupante do cargo em comissão de Assessor Jurídico - Advogado, Gratificaçã por Viagens em Serviço referente ao deslocamento á cidade de Natal/RN a fim de tratar de assuntos de interesses institucionais desta Casa Legislativa</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/386/portaria_no_30-2025.pdf</t>
+  </si>
+  <si>
+    <t>Nomear o Sr. Igor Anderson Farias de Sousa para ocupar o cargo em comissão de Assessor Legislativo</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/387/portaria_no_31-2025.pdf</t>
+  </si>
+  <si>
+    <t>Nomear o Sr. Felipe da Silva Rodrigues para ocupar o cargo em comissão de Assessor Legislativo</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/388/portaria_no_32-2025.pdf</t>
+  </si>
+  <si>
+    <t>Conceder Férias ao Digitador</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/389/portaria_no_33-2025.pdf</t>
+  </si>
+  <si>
+    <t>Conceder ao Sr. Francisco de Assis Euflazino ocupante do cargo vereador presidente da Câmara Municipal de Alexandria uma diária para o deslocamento á cidade de Natal/RN, no dia 24 de março do corrente ano, para tratar de assuntos de interesses institucionais desta Casa Legislativa</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/390/portaria_no_34-2025.pdf</t>
+  </si>
+  <si>
+    <t>Nomear o Sr. Francisco Germano da Silva para ocupar o cargo em comissão de Assessor Legislativo</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/391/portaria_no_35-2025.pdf</t>
+  </si>
+  <si>
+    <t>Nomear a Sra. Maria Luiza de Paiva e Silva para ocupar o cargo em comissão de Assessor Legislativo</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/392/portaria_no_36-2025.pdf</t>
+  </si>
+  <si>
+    <t>Conceder férias á Recepcionista/Telefonista</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/393/portaria_no_37-2025.pdf</t>
+  </si>
+  <si>
+    <t>Deferir o requerimento administrativo da servidora Maria Micaela de Souza Silva</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/394/portaria_no_38-2025.pdf</t>
+  </si>
+  <si>
+    <t>Conceder férias á contadora</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/395/portaria_no_39-2025.pdf</t>
+  </si>
+  <si>
+    <t>Exoneração de Servidores</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/396/portaria_no_40-2025.pdf</t>
+  </si>
+  <si>
+    <t>Conceder férias á Assessora Legislativa</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/397/portaria_no_41-2025.pdf</t>
+  </si>
+  <si>
+    <t>Conceder promoção do nível "I" para o "III" á Recepcionista/Telefonista</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/398/portaria_no_42-2025.pdf</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/399/portaria_no_43-2025.pdf</t>
+  </si>
+  <si>
+    <t>Exonerar o Sr. Francisco Germano da Silva do cargo em comissão de Assessor Legislativo</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/400/portaria_no_44-2025.pdf</t>
+  </si>
+  <si>
+    <t>Nomear a Sra. Antônia Elizier da Andrade para ocupar o cargo em comissão de Assessor Legislativo</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/401/portaria_no_45-2025.pdf</t>
+  </si>
+  <si>
+    <t>Exonerar o Sr. Felipe da Silva Rodrigues do cargo em comissão de Assessor Legislativo</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/402/portaria_no_46-2025.pdf</t>
+  </si>
+  <si>
+    <t>Conceder ao Sr. Francisco de Assis Euflazino, ocupante do cargo de vereador Presidente da Câmara Municipal de Alexandria, duas diárias por deslocamento á cidade de Pau dos Ferros/RN, nos dias e 1º e 2 de julho do corrente ano, para participar do quinto polo dos encontros regionais promovidos pela escola de contas Professor Severino Lopes de Oliveira</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/403/portaria_no_47-2025.pdf</t>
+  </si>
+  <si>
+    <t>Nomear o Sr. Nelson Rodrigues Filho para ocupar o cargo em comissão de Assessor Legislativo</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/404/portaria_no_48-2025.pdf</t>
+  </si>
+  <si>
+    <t>Conceder ao Sr. Francisco de Assis Euflazino e á Sra. Maria Clara Gonçalves Soares, ambos com assento no Poder Legislativo Municipal de Alexandria e ocupantes dos cargos de Presidente, e de 1ª Secretária, uma diária de prepresentação que trata desna-se ao deslocamento á cidade de Natal/RN, no dia 22 de setembro do corrente ano, a fim de tratar de assintos de interesses institucionais desta Casa Legislativa junto á Assembleia Legislativa do Estado do Rio Grande do Norte</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/405/portaria_no_49-2025.pdf</t>
+  </si>
+  <si>
+    <t>Conceder, ao Sr. Lenival Nunes de Andrade Filho, controlador interno, e á Sra. Teresa Raquel de Sousa Maniçoba Assessora Jurídica, Gratificação por Viagens em serviço</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/406/portaria_no_50-2025.pdf</t>
+  </si>
+  <si>
+    <t>Deferir o requerimento administrativo da servidora Priscila Almeida de Melo</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/407/portaria_no_51-2025.pdf</t>
+  </si>
+  <si>
+    <t>Conceder ao Sr. Francisco de Assis Euflazino, ocupante do cargo de Presidente da Mesa Diretora da Câmara Municipak de Alexandria/RN, três diárias por deslocamento á cidade de Pau dos Ferros/Rn, durante os dias 07,08 e 09 de outubro do corrente ano, para participar do curso de Festão e Fiscalização de Contratos Administrativos</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/408/portaria_no_52-2025.pdf</t>
+  </si>
+  <si>
+    <t>Conceder, á Sra. Elizângela Torres Diniz, Agente de Contratação, ao Sr. Lenival Nunes de Andrade Filho, Controlador Interno, e á Sra. Teresa Raquel de Sousa Maniçoba, Assessora Jurídica, "Gratificação por Viagens em Serviço"</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/409/portaria_no_53-2025.pdf</t>
+  </si>
+  <si>
+    <t>Conceder férias ao auxiliar de serviços gerais, á contadora e á recepcionista/telefonista</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/410/portaria_no_54-2025.pdf</t>
+  </si>
+  <si>
+    <t>Exonerar a Sra. Maria Luiza de Paiva e Silva do cargo em comissão de Assessor Legislativo</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/411/portaria_no_60-2025.pdf</t>
+  </si>
+  <si>
+    <t>Conceder férias ao Vigilante</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/412/portaria_no_61-2025.pdf</t>
+  </si>
+  <si>
+    <t>Nomear a Sra. Maria dos Prazeres Gonçalves Soares</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/413/portaria_no_62-2025.pdf</t>
+  </si>
+  <si>
+    <t>Exonerar todos os servidores ocupantes exclusivamente de cargos em comissão junto a estrutura administrativa da Câmara Municipal de Alexandria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1464,56 +1995,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/259/ccf27082025_0041.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/102/ccf08042025_0008.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/107/ccf15042025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/108/ccf15042025_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/109/ccf15042025_0002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/110/ccf15042025_0004.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/111/ccf15042025_0005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/112/ccf15042025_0006.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/113/ccf15042025_0008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/114/ccf15042025_0009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/115/ccf15042025_0010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/116/ccf15042025_0011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/118/ccf16042025_0003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/129/ccf30042025_0010.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/133/ccf19052025_0004.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/136/ccf19052025_0002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/137/ccf19052025_0005.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/150/ccf22052025_0012.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/151/ccf22052025_0013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/159/ccf03062025_0008.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/160/ccf05062025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/164/ccf10062025_0001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/245/ccf12082025_0006.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/319/ccf30092025_0006.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/317/ccf30092025_0003.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/249/ccf15082025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/256/ccf19082025_0001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/278/ccf03092025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/279/ccf09092025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/280/ccf09092025_0001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/281/ccf09092025_0002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/282/ccf09092025_0003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/320/ccf09102025_0006.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/321/ccf15102025_0001.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/322/ccf30102025_0002.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/323/ccf30102025_0003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/326/ccf03122025_0009.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/327/projeto_de_lei_795_compressed.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/257/ccf20082025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/119/ccf23042025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/117/ccf16042025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/258/ccf20082025_0001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/97/04.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/98/12.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/106/presidente_cpl.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/105/estado_do_rio_grande_do_norte-2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/120/ccf29042025_0002.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/122/ccf29042025_0004.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/121/ccf29042025_0003.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/128/ccf29042025_0010.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/127/ccf29042025_0009.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/126/ccf29042025_0008.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/123/ccf29042025_0005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/125/ccf29042025_0007.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/124/ccf29042025_0006.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/132/ccf13052025_0003.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/140/ccf20052025_0003.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/141/ccf20052025_0004.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/142/ccf20052025_0005.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/144/ccf20052025_0007.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/145/ccf20052025_0008.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/146/ccf20052025_0009.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/147/ccf20052025_0010.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/148/ccf20052025_0011.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/149/ccf20052025_0012.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/152/ccf22052025_0014.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/153/ccf27052025_0013.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/154/ccf29052025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/155/ccf29052025_0001.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/156/ccf29052025_0002.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/157/ccf29052025_0003.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/158/ccf29052025_0004.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/161/ccf05062025_0001.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/162/ccf05062025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/163/ccf05062025_0002.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/165/ccf10062025_0002.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/166/ccf18062025_0001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/324/ccf03122025_0006.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/325/ccf03122025_0007.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/328/ccf23122025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/135/ccf19052025_0001.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/277/ccf03092025_0001.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/318/ccf30092025_0005.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/259/ccf27082025_0041.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/102/ccf08042025_0008.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/107/ccf15042025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/108/ccf15042025_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/109/ccf15042025_0002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/110/ccf15042025_0004.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/111/ccf15042025_0005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/112/ccf15042025_0006.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/113/ccf15042025_0008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/114/ccf15042025_0009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/115/ccf15042025_0010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/116/ccf15042025_0011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/118/ccf16042025_0003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/129/ccf30042025_0010.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/133/ccf19052025_0004.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/136/ccf19052025_0002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/137/ccf19052025_0005.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/150/ccf22052025_0012.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/151/ccf22052025_0013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/159/ccf03062025_0008.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/160/ccf05062025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/164/ccf10062025_0001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/245/ccf12082025_0006.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/319/ccf30092025_0006.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/317/ccf30092025_0003.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/249/ccf15082025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/256/ccf19082025_0001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/278/ccf03092025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/279/ccf09092025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/280/ccf09092025_0001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/281/ccf09092025_0002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/282/ccf09092025_0003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/320/ccf09102025_0006.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/321/ccf15102025_0001.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/322/ccf30102025_0002.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/323/ccf30102025_0003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/326/ccf03122025_0009.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/327/projeto_de_lei_795_compressed.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/257/ccf20082025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/119/ccf23042025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/117/ccf16042025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/258/ccf20082025_0001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/97/04.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/98/12.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/106/presidente_cpl.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/105/estado_do_rio_grande_do_norte-2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/120/ccf29042025_0002.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/122/ccf29042025_0004.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/121/ccf29042025_0003.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/128/ccf29042025_0010.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/127/ccf29042025_0009.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/126/ccf29042025_0008.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/123/ccf29042025_0005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/125/ccf29042025_0007.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/124/ccf29042025_0006.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/132/ccf13052025_0003.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/140/ccf20052025_0003.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/141/ccf20052025_0004.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/142/ccf20052025_0005.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/144/ccf20052025_0007.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/145/ccf20052025_0008.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/146/ccf20052025_0009.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/147/ccf20052025_0010.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/148/ccf20052025_0011.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/149/ccf20052025_0012.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/152/ccf22052025_0014.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/153/ccf27052025_0013.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/154/ccf29052025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/155/ccf29052025_0001.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/156/ccf29052025_0002.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/157/ccf29052025_0003.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/158/ccf29052025_0004.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/161/ccf05062025_0001.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/162/ccf05062025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/163/ccf05062025_0002.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/165/ccf10062025_0002.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/166/ccf18062025_0001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/324/ccf03122025_0006.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/325/ccf03122025_0007.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/328/ccf23122025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/135/ccf19052025_0001.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/277/ccf03092025_0001.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/318/ccf30092025_0005.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/358/portaria_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/359/portaria_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/360/portaria_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/361/portaria_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/362/portaria_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/363/portaria_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/364/portaria_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/365/portaria_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/366/portaria_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/367/portaria_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/368/portaria_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/369/portaria_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/370/portaria_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/371/portaria_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/373/portaria_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/374/portaria_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/375/portaria_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/376/portaria_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/377/portaria_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/378/portaria_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/379/portaria_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/380/portaria_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/381/portaria_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/382/portaria_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/383/portaria_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/384/portaria_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/385/portaria_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/386/portaria_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/387/portaria_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/388/portaria_no_32-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/389/portaria_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/390/portaria_no_34-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/391/portaria_no_35-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/392/portaria_no_36-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/393/portaria_no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/394/portaria_no_38-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/395/portaria_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/396/portaria_no_40-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/397/portaria_no_41-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/398/portaria_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/399/portaria_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/400/portaria_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/401/portaria_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/402/portaria_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/403/portaria_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/404/portaria_no_48-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/405/portaria_no_49-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/406/portaria_no_50-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/407/portaria_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/408/portaria_no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/409/portaria_no_53-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/410/portaria_no_54-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/411/portaria_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/412/portaria_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2025/413/portaria_no_62-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H88"/>
+  <dimension ref="A1:H144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="106.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -3765,50 +4296,1506 @@
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>364</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>23</v>
       </c>
       <c r="D88" t="s">
         <v>365</v>
       </c>
       <c r="E88" t="s">
         <v>366</v>
       </c>
       <c r="F88" t="s">
         <v>19</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>367</v>
       </c>
       <c r="H88" t="s">
         <v>368</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>369</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>10</v>
+      </c>
+      <c r="D89" t="s">
+        <v>370</v>
+      </c>
+      <c r="E89" t="s">
+        <v>371</v>
+      </c>
+      <c r="F89" t="s">
+        <v>372</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H89" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>375</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>23</v>
+      </c>
+      <c r="D90" t="s">
+        <v>370</v>
+      </c>
+      <c r="E90" t="s">
+        <v>371</v>
+      </c>
+      <c r="F90" t="s">
+        <v>372</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H90" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>378</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>28</v>
+      </c>
+      <c r="D91" t="s">
+        <v>370</v>
+      </c>
+      <c r="E91" t="s">
+        <v>371</v>
+      </c>
+      <c r="F91" t="s">
+        <v>372</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H91" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>381</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>33</v>
+      </c>
+      <c r="D92" t="s">
+        <v>370</v>
+      </c>
+      <c r="E92" t="s">
+        <v>371</v>
+      </c>
+      <c r="F92" t="s">
+        <v>372</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H92" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>384</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>37</v>
+      </c>
+      <c r="D93" t="s">
+        <v>370</v>
+      </c>
+      <c r="E93" t="s">
+        <v>371</v>
+      </c>
+      <c r="F93" t="s">
+        <v>372</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H93" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>387</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>41</v>
+      </c>
+      <c r="D94" t="s">
+        <v>370</v>
+      </c>
+      <c r="E94" t="s">
+        <v>371</v>
+      </c>
+      <c r="F94" t="s">
+        <v>372</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H94" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>390</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>45</v>
+      </c>
+      <c r="D95" t="s">
+        <v>370</v>
+      </c>
+      <c r="E95" t="s">
+        <v>371</v>
+      </c>
+      <c r="F95" t="s">
+        <v>372</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H95" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>393</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>49</v>
+      </c>
+      <c r="D96" t="s">
+        <v>370</v>
+      </c>
+      <c r="E96" t="s">
+        <v>371</v>
+      </c>
+      <c r="F96" t="s">
+        <v>372</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H96" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>396</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>53</v>
+      </c>
+      <c r="D97" t="s">
+        <v>370</v>
+      </c>
+      <c r="E97" t="s">
+        <v>371</v>
+      </c>
+      <c r="F97" t="s">
+        <v>372</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H97" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>399</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>57</v>
+      </c>
+      <c r="D98" t="s">
+        <v>370</v>
+      </c>
+      <c r="E98" t="s">
+        <v>371</v>
+      </c>
+      <c r="F98" t="s">
+        <v>372</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H98" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>402</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>61</v>
+      </c>
+      <c r="D99" t="s">
+        <v>370</v>
+      </c>
+      <c r="E99" t="s">
+        <v>371</v>
+      </c>
+      <c r="F99" t="s">
+        <v>372</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H99" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>404</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>65</v>
+      </c>
+      <c r="D100" t="s">
+        <v>370</v>
+      </c>
+      <c r="E100" t="s">
+        <v>371</v>
+      </c>
+      <c r="F100" t="s">
+        <v>372</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H100" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>407</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>408</v>
+      </c>
+      <c r="D101" t="s">
+        <v>370</v>
+      </c>
+      <c r="E101" t="s">
+        <v>371</v>
+      </c>
+      <c r="F101" t="s">
+        <v>372</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H101" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>411</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>69</v>
+      </c>
+      <c r="D102" t="s">
+        <v>370</v>
+      </c>
+      <c r="E102" t="s">
+        <v>371</v>
+      </c>
+      <c r="F102" t="s">
+        <v>372</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H102" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>414</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>73</v>
+      </c>
+      <c r="D103" t="s">
+        <v>370</v>
+      </c>
+      <c r="E103" t="s">
+        <v>371</v>
+      </c>
+      <c r="F103" t="s">
+        <v>372</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H103" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>416</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>77</v>
+      </c>
+      <c r="D104" t="s">
+        <v>370</v>
+      </c>
+      <c r="E104" t="s">
+        <v>371</v>
+      </c>
+      <c r="F104" t="s">
+        <v>372</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H104" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>419</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>81</v>
+      </c>
+      <c r="D105" t="s">
+        <v>370</v>
+      </c>
+      <c r="E105" t="s">
+        <v>371</v>
+      </c>
+      <c r="F105" t="s">
+        <v>372</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H105" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>422</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>85</v>
+      </c>
+      <c r="D106" t="s">
+        <v>370</v>
+      </c>
+      <c r="E106" t="s">
+        <v>371</v>
+      </c>
+      <c r="F106" t="s">
+        <v>372</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H106" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>425</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>93</v>
+      </c>
+      <c r="D107" t="s">
+        <v>370</v>
+      </c>
+      <c r="E107" t="s">
+        <v>371</v>
+      </c>
+      <c r="F107" t="s">
+        <v>372</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H107" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>428</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>97</v>
+      </c>
+      <c r="D108" t="s">
+        <v>370</v>
+      </c>
+      <c r="E108" t="s">
+        <v>371</v>
+      </c>
+      <c r="F108" t="s">
+        <v>372</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H108" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>431</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>101</v>
+      </c>
+      <c r="D109" t="s">
+        <v>370</v>
+      </c>
+      <c r="E109" t="s">
+        <v>371</v>
+      </c>
+      <c r="F109" t="s">
+        <v>372</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H109" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>434</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>105</v>
+      </c>
+      <c r="D110" t="s">
+        <v>370</v>
+      </c>
+      <c r="E110" t="s">
+        <v>371</v>
+      </c>
+      <c r="F110" t="s">
+        <v>372</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H110" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>437</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>438</v>
+      </c>
+      <c r="D111" t="s">
+        <v>370</v>
+      </c>
+      <c r="E111" t="s">
+        <v>371</v>
+      </c>
+      <c r="F111" t="s">
+        <v>372</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H111" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>440</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>441</v>
+      </c>
+      <c r="D112" t="s">
+        <v>370</v>
+      </c>
+      <c r="E112" t="s">
+        <v>371</v>
+      </c>
+      <c r="F112" t="s">
+        <v>372</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H112" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>444</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>445</v>
+      </c>
+      <c r="D113" t="s">
+        <v>370</v>
+      </c>
+      <c r="E113" t="s">
+        <v>371</v>
+      </c>
+      <c r="F113" t="s">
+        <v>372</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H113" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>448</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>449</v>
+      </c>
+      <c r="D114" t="s">
+        <v>370</v>
+      </c>
+      <c r="E114" t="s">
+        <v>371</v>
+      </c>
+      <c r="F114" t="s">
+        <v>372</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H114" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>452</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>453</v>
+      </c>
+      <c r="D115" t="s">
+        <v>370</v>
+      </c>
+      <c r="E115" t="s">
+        <v>371</v>
+      </c>
+      <c r="F115" t="s">
+        <v>372</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H115" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>456</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>457</v>
+      </c>
+      <c r="D116" t="s">
+        <v>370</v>
+      </c>
+      <c r="E116" t="s">
+        <v>371</v>
+      </c>
+      <c r="F116" t="s">
+        <v>372</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H116" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>460</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>211</v>
+      </c>
+      <c r="D117" t="s">
+        <v>370</v>
+      </c>
+      <c r="E117" t="s">
+        <v>371</v>
+      </c>
+      <c r="F117" t="s">
+        <v>372</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H117" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>463</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>215</v>
+      </c>
+      <c r="D118" t="s">
+        <v>370</v>
+      </c>
+      <c r="E118" t="s">
+        <v>371</v>
+      </c>
+      <c r="F118" t="s">
+        <v>372</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H118" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>466</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>220</v>
+      </c>
+      <c r="D119" t="s">
+        <v>370</v>
+      </c>
+      <c r="E119" t="s">
+        <v>371</v>
+      </c>
+      <c r="F119" t="s">
+        <v>372</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H119" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>469</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>224</v>
+      </c>
+      <c r="D120" t="s">
+        <v>370</v>
+      </c>
+      <c r="E120" t="s">
+        <v>371</v>
+      </c>
+      <c r="F120" t="s">
+        <v>372</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H120" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>472</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>228</v>
+      </c>
+      <c r="D121" t="s">
+        <v>370</v>
+      </c>
+      <c r="E121" t="s">
+        <v>371</v>
+      </c>
+      <c r="F121" t="s">
+        <v>372</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H121" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>475</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>476</v>
+      </c>
+      <c r="D122" t="s">
+        <v>370</v>
+      </c>
+      <c r="E122" t="s">
+        <v>371</v>
+      </c>
+      <c r="F122" t="s">
+        <v>372</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H122" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>479</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>232</v>
+      </c>
+      <c r="D123" t="s">
+        <v>370</v>
+      </c>
+      <c r="E123" t="s">
+        <v>371</v>
+      </c>
+      <c r="F123" t="s">
+        <v>372</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H123" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>482</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>236</v>
+      </c>
+      <c r="D124" t="s">
+        <v>370</v>
+      </c>
+      <c r="E124" t="s">
+        <v>371</v>
+      </c>
+      <c r="F124" t="s">
+        <v>372</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H124" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>485</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>240</v>
+      </c>
+      <c r="D125" t="s">
+        <v>370</v>
+      </c>
+      <c r="E125" t="s">
+        <v>371</v>
+      </c>
+      <c r="F125" t="s">
+        <v>372</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H125" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>488</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>244</v>
+      </c>
+      <c r="D126" t="s">
+        <v>370</v>
+      </c>
+      <c r="E126" t="s">
+        <v>371</v>
+      </c>
+      <c r="F126" t="s">
+        <v>372</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H126" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>491</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>248</v>
+      </c>
+      <c r="D127" t="s">
+        <v>370</v>
+      </c>
+      <c r="E127" t="s">
+        <v>371</v>
+      </c>
+      <c r="F127" t="s">
+        <v>372</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H127" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>494</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>252</v>
+      </c>
+      <c r="D128" t="s">
+        <v>370</v>
+      </c>
+      <c r="E128" t="s">
+        <v>371</v>
+      </c>
+      <c r="F128" t="s">
+        <v>372</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H128" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>497</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>256</v>
+      </c>
+      <c r="D129" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" t="s">
+        <v>371</v>
+      </c>
+      <c r="F129" t="s">
+        <v>372</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H129" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>499</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>500</v>
+      </c>
+      <c r="D130" t="s">
+        <v>370</v>
+      </c>
+      <c r="E130" t="s">
+        <v>371</v>
+      </c>
+      <c r="F130" t="s">
+        <v>372</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H130" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>503</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>504</v>
+      </c>
+      <c r="D131" t="s">
+        <v>370</v>
+      </c>
+      <c r="E131" t="s">
+        <v>371</v>
+      </c>
+      <c r="F131" t="s">
+        <v>372</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H131" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>507</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>260</v>
+      </c>
+      <c r="D132" t="s">
+        <v>370</v>
+      </c>
+      <c r="E132" t="s">
+        <v>371</v>
+      </c>
+      <c r="F132" t="s">
+        <v>372</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H132" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>510</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>264</v>
+      </c>
+      <c r="D133" t="s">
+        <v>370</v>
+      </c>
+      <c r="E133" t="s">
+        <v>371</v>
+      </c>
+      <c r="F133" t="s">
+        <v>372</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H133" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>513</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>268</v>
+      </c>
+      <c r="D134" t="s">
+        <v>370</v>
+      </c>
+      <c r="E134" t="s">
+        <v>371</v>
+      </c>
+      <c r="F134" t="s">
+        <v>372</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H134" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>516</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>272</v>
+      </c>
+      <c r="D135" t="s">
+        <v>370</v>
+      </c>
+      <c r="E135" t="s">
+        <v>371</v>
+      </c>
+      <c r="F135" t="s">
+        <v>372</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H135" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>519</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>276</v>
+      </c>
+      <c r="D136" t="s">
+        <v>370</v>
+      </c>
+      <c r="E136" t="s">
+        <v>371</v>
+      </c>
+      <c r="F136" t="s">
+        <v>372</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H136" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>522</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>280</v>
+      </c>
+      <c r="D137" t="s">
+        <v>370</v>
+      </c>
+      <c r="E137" t="s">
+        <v>371</v>
+      </c>
+      <c r="F137" t="s">
+        <v>372</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H137" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>525</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>284</v>
+      </c>
+      <c r="D138" t="s">
+        <v>370</v>
+      </c>
+      <c r="E138" t="s">
+        <v>371</v>
+      </c>
+      <c r="F138" t="s">
+        <v>372</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H138" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>528</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>288</v>
+      </c>
+      <c r="D139" t="s">
+        <v>370</v>
+      </c>
+      <c r="E139" t="s">
+        <v>371</v>
+      </c>
+      <c r="F139" t="s">
+        <v>372</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H139" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>531</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>292</v>
+      </c>
+      <c r="D140" t="s">
+        <v>370</v>
+      </c>
+      <c r="E140" t="s">
+        <v>371</v>
+      </c>
+      <c r="F140" t="s">
+        <v>372</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H140" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>534</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>296</v>
+      </c>
+      <c r="D141" t="s">
+        <v>370</v>
+      </c>
+      <c r="E141" t="s">
+        <v>371</v>
+      </c>
+      <c r="F141" t="s">
+        <v>372</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H141" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>537</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>320</v>
+      </c>
+      <c r="D142" t="s">
+        <v>370</v>
+      </c>
+      <c r="E142" t="s">
+        <v>371</v>
+      </c>
+      <c r="F142" t="s">
+        <v>372</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H142" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>540</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>324</v>
+      </c>
+      <c r="D143" t="s">
+        <v>370</v>
+      </c>
+      <c r="E143" t="s">
+        <v>371</v>
+      </c>
+      <c r="F143" t="s">
+        <v>372</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H143" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>543</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>328</v>
+      </c>
+      <c r="D144" t="s">
+        <v>370</v>
+      </c>
+      <c r="E144" t="s">
+        <v>371</v>
+      </c>
+      <c r="F144" t="s">
+        <v>372</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H144" t="s">
+        <v>545</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3856,50 +5843,106 @@
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>