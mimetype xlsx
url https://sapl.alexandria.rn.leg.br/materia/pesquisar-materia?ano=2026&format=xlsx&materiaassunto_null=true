--- v0 (2026-03-14)
+++ v1 (2026-05-01)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="368" uniqueCount="200">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -93,90 +93,567 @@
   <si>
     <t>Projeto de Lei N°797/2026. Dispõe sobre a contratação de Servidores em caráter provisório para atender necessidades das Secretarias Municipais em caráter excepcional interesse Público.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/331/ccf11022026_0002.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei N°798/2026. Dispõe sobre o Plano de Carreira e Remuneração dos Profissionais do Magistério da Educação Básica Municipal de Alexandria/RN e dá outras Providências.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>De Assis Euflauzino</t>
   </si>
   <si>
-    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/332/ccf10032026_0008.pdf</t>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/332/ccf16032026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos Cargos do Poder Legislativo Municipal de Alexandria/RN, altera a Lei Municipal N°869, DE 2006 e a Lei ordinária N°1.015, de 01 junho de 2013 e dá outras Providências. De autoria da Mesa diretora da Câmara Municipal de Alexandria- RN.</t>
   </si>
   <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>800</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/435/ccf27042026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Plano de Carreira e Classificação de cargos e Empregos, Quadro Pessoal, Evolução e progressão Funicional da Prefeitura de Alexandria e dá outras Providências.</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>801</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/437/ccf27042026_0002.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Plano de Carreira e Classificação, Empregos, Quadro Pessoal, Evolução e Progressão funcional do Serviço autônomo de água e Esgoto de Alexandria e dá outras Provodências.</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>802</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/438/ccf27042026_0004.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Plano de Carreira e Classificação de Cargos e Empregos, Quadro Pessoal, Evolução e Progressão funcional do instituto de Previdência do Município de Alexandria e dá outras providências.</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>803</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/439/ccf27042026_0005.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração do Anexo I Tabela3, criado pela lei n° 1.183, de 25 de setembro de 2018 e do Anexo VI, da lei n°933, de 09 de outubro de 2009, modificada pela n°1.314, de 26 de março de 2025 e dá outras Providências.</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>804</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/440/ccf27042026_0006.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece alteração na Lei Municipal n°840, de 1° de junho de 2005 e a criação dos Conselhos Deliberativo e fiscal do Instituto de Previdência Municipal de Alexandria IPAMA, institui o pagamento de Jeton de presença aos membros dos Conselhos e do Comitê de Investimento e dá outras providências.</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>805</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/441/ccf27042026_0007.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a doação de bem imóvel para pessoas carentes do Município de Alexandria e dá outras providências.</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>806</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/335/ccf17032026_0008.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da Lei N° 1.336, de 24 de Setembro de 2005 e dá outras Providências.</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>807</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/442/ccf27042026_0008.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a celebrar convênio com o Centro Educacional de Ensino Superior de Patos LTDA-CEESP para a implementação do Programa de residência em medicina de família e comunidade, institui a concessão de bolsa-auxílio complementar a médicos residentes e preceptores e dá outras Providências.</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>808</t>
+  </si>
+  <si>
+    <t>Maria Clara Vaqueira</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/443/ccf28042026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Projeto Banco Vermelho no Município de Alexandria, como política permanente de conscientização sobre o enfrentamento da violência contra a mulher e dá outras Providências.</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>809</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/444/ccf28042026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Programa Futuro no âmbito da Secretaria Municipal de Educação de Alexandria e dá outras Providências.</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>810</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/445/ccf28042026_0002.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a constituição de Serviço de inspeção Municipal e os peocedimentos de inspeção sanitária em estabelecimento que produzam produtos de origem animal e dá outras Providências.</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>812</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/446/ccf28042026_0003.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o parcelamento e o reparcelamento de débitos previdenciários dos órgãos da administração direta e indireta do Poder Excultivo Municipal, assim como o poder Legislativo, contraídos junto ao Instituto de Previdência de Alexandria- IPAMA, de que tratam os artigos 115 e 117 do ato das Disposições Constitucionais Transitórias-ADCT, com a redação conferida pela Emenda Constitucional n°136, de 09 de Setembro de 2025.</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>813</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/447/ccf28042026_0004.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de geração, uso e aquisição de energia solar no Município de Alexandra-RN e dá outras Providências.</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>814</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/448/ccf28042026_0005.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o parcelamento/reparcelamento convencional de débitos previdenciários do Município de Alexandria, incluídos o Poder Executivo, suas autarquias e fundações, o Poder Legislativo, com o Regime Próprio de Previdência Social- RPPS e dá outras Providências.</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>815</t>
+  </si>
+  <si>
+    <t>Cícero Bernardino</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/449/ccf28042026_0006.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Rua Projetada 14, localizada no Bairro Alto da Boa Vista, no Loteamento Francisca Moreira, nesta cidade de Alexandria-RN e dá outras Previdências.</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/336/ccf26032026_0003.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A APLICAÇÃO DA LEI GERAL DE PROTEÇÃO DE DADOS (LGPD) NO ÂMBITO DA CÂMARA MUNICIPAL DE ALEXANDRIA-RN  DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PRESIDENTE FRANCISCO DE ASSIS EUFLAUZINO</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/337/ccf26032026_0004.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A APLICAÇÃO DA LEI FEDERAL N°12.527, DE 11 DE NOVEMBRO DE 2011 - LEI DE ACESSO À  INFORMAÇÃO NO ÂMBITO DA CÂMARA MUNICIPAL DE ALEXANDRIA-RN E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PRESIDENTE FRANCISCO DE ASSIS EUFLAUZINO</t>
+  </si>
+  <si>
     <t>334</t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Carlinhos Sarmento</t>
   </si>
   <si>
     <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/334/ccf10032026_0011.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal a adoção de providências para a implantação de políticas pública de proteção e saúde animal, com criação de Prpgramas Municipal ( nos moldes dp "PDF PET MAIS", de Pau dos Ferros /RN) e implementação de Unidade Móvel de Saúde Animal ( ambulatório móvel) para atendimento veterinário e ações de castração. no âmbito do Município de Alexandria/RN.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>João Victor de Ciaca</t>
   </si>
   <si>
     <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/333/ccf10032026_0010.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal a execução de calçamento e a instalação de iluminação pública na localidade conhecida como Linha de Ferro, no Município de Alexandria/RN.</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>PORT</t>
+  </si>
+  <si>
+    <t>Portaria</t>
+  </si>
+  <si>
+    <t>Poder Legislativo - PL</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/338/portaria_no_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Delegar a Srª Damares Cilene de Oliveira, ocupante do cargo em comissão de Tesoureira, sigla CC-02, conforme as atribuições conferidas pela Lei Municipal nº 869, de 24 de outubro de 2006</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/339/portaria_no_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Nomear o Sr. Igor Anderson Farias de Sousa para ocupar o cargo em comissão de Assessor Legislativo</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/340/portaria_no_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Nomear o Sr. José Gilbismark Fernandes da Silva para ocupar o cargo em comissão de Assessor Jurídico - Advogado</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/341/portaria_no_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Nomear o Sr. Enderson Pablo Benevides Paz para ocupar o cargo em comissãopo de Assessor Legislativo</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/342/portaria_no_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Nomear a Sra. Priscila Almeida de Melo para ocupar o cargo em comissão de Assessor Legislativo</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/343/portaria_no_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Nomear a Sra. Antônia Elizier de Andrade para ocupar o cargo em comissão de Assessor Legislativo</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/344/portaria_no_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Nomear a Sra. Laurita Margarida Pereira da Silva para ocupar o cargo em comissão de Assessor Legislativo</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/345/portaria_no_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Nomear o Sr. Nelson Rodrigues Filho para ocupar o cargo em comissão de Assessor Legislativo</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/346/portaria_no_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Nomear a Sra. Maria Micaela de Souza Silva  para ocupar o cargo em comissão de Assessor Legislativo</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/347/portaria_no_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Nomear a Sra. Maria dos Prazeres Gonçalves Soares para ocupar o cargo em comissão de Assessor Legislativo</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/348/portaria_no_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Designação da equipe de Apoio</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/349/portaria_no_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Conceder férias aos vereadores</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/350/portaria_no_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Deferir o requerimento administrativo</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/351/portaria_no_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Conceder a Sra. Maria Clara Gonçalves Soares, ocupante do cargo, de Vice-Presidente da Mesa Diretora da Câmara Municipal de Alexandria-RN, três diárias por deslocamento á cidade de Fortaleza durante os dias 05 até 08 de fevereiro do corrente ano, para cumprir agenda institucional junto á 3ª Jornada de Formação do Setor Público</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Nomear o Sr. Moisés Mesquita Maniçoba para ocupar o cargo em comissão de Assessor Legislativo</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/353/portaria_no_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Conceder Férias ao vereador</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/354/portaria_no_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Deferir requerimento administrativo da servidora Maria Micaela de Souza Silva</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/355/portaria_no_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>Conceder Férias á contadora</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/356/portaria_no_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>Conceder Férias á Recepcionista/Telefonista e ao Digitador</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/357/portaria_no_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>Conceder férias ao vereador</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/433/portaria_no_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>Exonerar o Sr. Moisés Mesquita Maniçoba do cargo em comissão de Assessor Legislativo, sigla CC-08, ao qual foi nomeado pela Portaria Nº 016, de 20 de fevereiro de 2026</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/434/portaria_no_23-2026.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -480,68 +957,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/329/ccf11022026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/330/ccf11022026_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/331/ccf11022026_0002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/332/ccf10032026_0008.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/334/ccf10032026_0011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/333/ccf10032026_0010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/329/ccf11022026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/330/ccf11022026_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/331/ccf11022026_0002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/332/ccf16032026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/435/ccf27042026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/437/ccf27042026_0002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/438/ccf27042026_0004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/439/ccf27042026_0005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/440/ccf27042026_0006.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/441/ccf27042026_0007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/335/ccf17032026_0008.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/442/ccf27042026_0008.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/443/ccf28042026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/444/ccf28042026_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/445/ccf28042026_0002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/446/ccf28042026_0003.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/447/ccf28042026_0004.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/448/ccf28042026_0005.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/449/ccf28042026_0006.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/336/ccf26032026_0003.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/337/ccf26032026_0004.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/334/ccf10032026_0011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/333/ccf10032026_0010.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/338/portaria_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/339/portaria_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/340/portaria_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/341/portaria_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/342/portaria_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/343/portaria_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/344/portaria_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/345/portaria_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/346/portaria_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/347/portaria_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/348/portaria_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/349/portaria_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/350/portaria_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/351/portaria_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/353/portaria_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/354/portaria_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/355/portaria_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/356/portaria_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/357/portaria_no_21-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/433/portaria_no_22-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alexandria.rn.leg.br/media/sapl/public/materialegislativa/2026/434/portaria_no_23-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H7"/>
+  <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -642,99 +1119,1152 @@
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="E6" t="s">
+      <c r="H6" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H7" t="s">
         <v>36</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
         <v>37</v>
       </c>
-      <c r="D7" t="s">
-[...5 lines deleted...]
-      <c r="F7" t="s">
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>38</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="H7" t="s">
+      <c r="H8" t="s">
         <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>46</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H11" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>63</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H14" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>67</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H15" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>71</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H16" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H17" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>79</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H18" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>83</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H19" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>87</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>88</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H20" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>92</v>
+      </c>
+      <c r="D21" t="s">
+        <v>93</v>
+      </c>
+      <c r="E21" t="s">
+        <v>94</v>
+      </c>
+      <c r="F21" t="s">
+        <v>26</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H21" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>97</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>98</v>
+      </c>
+      <c r="D22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E22" t="s">
+        <v>94</v>
+      </c>
+      <c r="F22" t="s">
+        <v>26</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>101</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>92</v>
+      </c>
+      <c r="D23" t="s">
+        <v>102</v>
+      </c>
+      <c r="E23" t="s">
+        <v>103</v>
+      </c>
+      <c r="F23" t="s">
+        <v>104</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H23" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>107</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>98</v>
+      </c>
+      <c r="D24" t="s">
+        <v>102</v>
+      </c>
+      <c r="E24" t="s">
+        <v>103</v>
+      </c>
+      <c r="F24" t="s">
+        <v>108</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H24" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>92</v>
+      </c>
+      <c r="D25" t="s">
+        <v>112</v>
+      </c>
+      <c r="E25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F25" t="s">
+        <v>114</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H25" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>118</v>
+      </c>
+      <c r="D26" t="s">
+        <v>112</v>
+      </c>
+      <c r="E26" t="s">
+        <v>113</v>
+      </c>
+      <c r="F26" t="s">
+        <v>114</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H26" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>121</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>122</v>
+      </c>
+      <c r="D27" t="s">
+        <v>112</v>
+      </c>
+      <c r="E27" t="s">
+        <v>113</v>
+      </c>
+      <c r="F27" t="s">
+        <v>114</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H27" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>125</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>126</v>
+      </c>
+      <c r="D28" t="s">
+        <v>112</v>
+      </c>
+      <c r="E28" t="s">
+        <v>113</v>
+      </c>
+      <c r="F28" t="s">
+        <v>114</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H28" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>129</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>130</v>
+      </c>
+      <c r="D29" t="s">
+        <v>112</v>
+      </c>
+      <c r="E29" t="s">
+        <v>113</v>
+      </c>
+      <c r="F29" t="s">
+        <v>114</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H29" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>133</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>134</v>
+      </c>
+      <c r="D30" t="s">
+        <v>112</v>
+      </c>
+      <c r="E30" t="s">
+        <v>113</v>
+      </c>
+      <c r="F30" t="s">
+        <v>114</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H30" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>137</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>138</v>
+      </c>
+      <c r="D31" t="s">
+        <v>112</v>
+      </c>
+      <c r="E31" t="s">
+        <v>113</v>
+      </c>
+      <c r="F31" t="s">
+        <v>114</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H31" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>141</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>142</v>
+      </c>
+      <c r="D32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E32" t="s">
+        <v>113</v>
+      </c>
+      <c r="F32" t="s">
+        <v>114</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H32" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>145</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>146</v>
+      </c>
+      <c r="D33" t="s">
+        <v>112</v>
+      </c>
+      <c r="E33" t="s">
+        <v>113</v>
+      </c>
+      <c r="F33" t="s">
+        <v>114</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H33" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>149</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>150</v>
+      </c>
+      <c r="D34" t="s">
+        <v>112</v>
+      </c>
+      <c r="E34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F34" t="s">
+        <v>114</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H34" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>153</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>154</v>
+      </c>
+      <c r="D35" t="s">
+        <v>112</v>
+      </c>
+      <c r="E35" t="s">
+        <v>113</v>
+      </c>
+      <c r="F35" t="s">
+        <v>114</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H35" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>157</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>158</v>
+      </c>
+      <c r="D36" t="s">
+        <v>112</v>
+      </c>
+      <c r="E36" t="s">
+        <v>113</v>
+      </c>
+      <c r="F36" t="s">
+        <v>114</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H36" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>161</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>162</v>
+      </c>
+      <c r="D37" t="s">
+        <v>112</v>
+      </c>
+      <c r="E37" t="s">
+        <v>113</v>
+      </c>
+      <c r="F37" t="s">
+        <v>114</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H37" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>165</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>166</v>
+      </c>
+      <c r="D38" t="s">
+        <v>112</v>
+      </c>
+      <c r="E38" t="s">
+        <v>113</v>
+      </c>
+      <c r="F38" t="s">
+        <v>114</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H38" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>169</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>170</v>
+      </c>
+      <c r="D39" t="s">
+        <v>112</v>
+      </c>
+      <c r="E39" t="s">
+        <v>113</v>
+      </c>
+      <c r="F39" t="s">
+        <v>114</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H39" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>173</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>174</v>
+      </c>
+      <c r="D40" t="s">
+        <v>112</v>
+      </c>
+      <c r="E40" t="s">
+        <v>113</v>
+      </c>
+      <c r="F40" t="s">
+        <v>114</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H40" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>177</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>178</v>
+      </c>
+      <c r="D41" t="s">
+        <v>112</v>
+      </c>
+      <c r="E41" t="s">
+        <v>113</v>
+      </c>
+      <c r="F41" t="s">
+        <v>114</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H41" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>181</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>182</v>
+      </c>
+      <c r="D42" t="s">
+        <v>112</v>
+      </c>
+      <c r="E42" t="s">
+        <v>113</v>
+      </c>
+      <c r="F42" t="s">
+        <v>114</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H42" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>185</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>186</v>
+      </c>
+      <c r="D43" t="s">
+        <v>112</v>
+      </c>
+      <c r="E43" t="s">
+        <v>113</v>
+      </c>
+      <c r="F43" t="s">
+        <v>114</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H43" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>189</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>190</v>
+      </c>
+      <c r="D44" t="s">
+        <v>112</v>
+      </c>
+      <c r="E44" t="s">
+        <v>113</v>
+      </c>
+      <c r="F44" t="s">
+        <v>114</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H44" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>193</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>194</v>
+      </c>
+      <c r="D45" t="s">
+        <v>112</v>
+      </c>
+      <c r="E45" t="s">
+        <v>113</v>
+      </c>
+      <c r="F45" t="s">
+        <v>114</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H45" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>197</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>198</v>
+      </c>
+      <c r="D46" t="s">
+        <v>112</v>
+      </c>
+      <c r="E46" t="s">
+        <v>113</v>
+      </c>
+      <c r="F46" t="s">
+        <v>114</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H46" t="s">
+        <v>196</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>